--- v0 (2026-03-27)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="975" uniqueCount="447">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -138,51 +138,51 @@
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/678/pl_06-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL COM RECURSO VINCULADO AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/679/pl_07-2026.pdf</t>
   </si>
   <si>
     <t>Cria e Altera dispositivos junto a Lei 1435/2018.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/708/pl_08-26_original.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/708/pl_08-2026_3.pdf</t>
   </si>
   <si>
     <t>CRIA A INDENIZAÇÃO DE ESTADIA EM CAMPO PARA RECUPERAÇÃO E MANUTENÇÃO DAS ESTRADAS VICINAIS (IEC) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/680/pl_09-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/681/pl_10-2026.pdf</t>
   </si>
@@ -263,363 +263,1141 @@
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/667/pl_17-26_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR RECURSO AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/705/pl_19-26_integral.pdf</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/701/pl_20-2026.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/701/pl_20-2026_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder, em caráter provisório e mediante requerimento, a utilização de espaços públicos para instalação de outdoors por entidades sem fins lucrativos, e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/702/pl_22-26.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/703/pl_23-26.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/704/pl_24-26.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Família Acolhedora no Município de Alta Floresta d’ Oeste/RO e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/710/pl_25-2026.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/710/pl_25-2026_2.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil – COMPDEC e o Conselho Municipal de Proteção e Defesa Civil do Município de Alta Floresta D´Oeste, para promover, articular e executar a defesa permanente do Município e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/709/pl_26-2026.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/709/pl_26-2026_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre do recolhimento de taxas do serviço de inspeção municipal consorciado – SIM/CIMCERO, estabelece critérios de rateio e dá outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/711/pl_27-2026.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/711/pl_27-2026_completo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO RURAL DOS PAIS E PROFESSORES CHICO MENDES.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/716/pl_28-26.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/716/pl_28-2026.pdf</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/717/pl_29-2026.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/717/pl_29-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/719/pl_30-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/728/pl_31-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º da Lei n 2.122/2026.</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/729/32-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/730/pl_33-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/733/pl_34-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/734/pl_35-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/735/pl_36-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/737/pl_37-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/740/pl_38-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/741/pl_39-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/742/pl_40-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/744/pl_41-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS NO QUADRO DA SAÚDE E O APROVEITAMENTO DE SERVIDORES DO QUADRO EM EXTINÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/750/pl_42-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/751/pl_43-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO   VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/752/pl_45-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ARTIGO 1º LEI MUNICIPAL n. 1.378/2017.</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/762/pl_46-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL A CONCEDER APOIO FINANCEIRO PARA A ASSOCIAÇÃO DOS AGROPECUARISTAS DE ALTA FLORESTA D'OESTE PRA REALIZACAO DA EXPOSIÇÃO AGROPECUARIA.</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/760/pl_47-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/759/pl_48-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/758/pl_49-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/757/pl_50-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTARIA VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/756/pl_51-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/768/pl_52-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/769/pl_53-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/770/pl_54-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/771/pl_55-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/772/pl_56-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/773/pl_57-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ARTIGO 6° DA LEI MUNICIPAL N°2.142/2026.</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/779/pl_58-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/782/pl_59-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICIPIO DE ALTA FLORESTA D'OESTE-RO A FORMALIZAR TERMO DE COPERAÇÃO TÉCNICA, FOMENTO OU CONVÊNIO COM O GOVERNO DO ESTADO DE RONDÔNIA POR MEIO DA SECRETARIA DE ESTADO DA EDUCAÇÃO (SEDUC), VISANDO A COOPERAÇÃO MÚTUA NA LOGISTICA DE TRANSPORTE FLUVIAL DE ESCOLAS MUNICIPAIS, ESTADUAIS E FEDERAIS LOCALIZADAS NAS MARGENS DO RIO BRANCO E GUAPORÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/783/pl_60-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM PÚBLICO DE USO ESPECIAL E AUTORIZA A TRANSFERÊNCIAS DA ADMINISTRAÇÃO DA ESTRUTURA DA ESCOLA MUNICIPAL DARCI PENTEADO PARA A SECRETARIA MUNICIPAL DE INFRAESTRUTURA SEMIE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/784/pl_61-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/788/pl_62-2026_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/791/pl_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o caput do artigo 1º da lei n. 1.801/2023.</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/792/pl_065-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 11 da lei n. 2044/2025.</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/793/pl_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS JUNTO AO ANEXO I DA LEI N°1435/2018.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/666/requerimento_01-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento de Constituição de Comissão Especial de Revisão e Atualização da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>Álvaro Bueno, Flamarion da Saúde</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_02-2026_-_alvaro_e_flamarion.docx</t>
   </si>
   <si>
     <t>Requer ao Executivo a revisão dos valores TABELA DA LEI MUNICIPAL 1056/2011, REFERENTE AOS PLANTÕES EXTRAS DOS SERVIDORES DA SAÚDE, bem como a instituição do pagamento em dobro nos plantões realizados em domingos e feriados.</t>
   </si>
   <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>Álvaro Bueno</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/720/requerimento_03-26.pdf</t>
+  </si>
+  <si>
+    <t>Disponibilização de veículo e motorista para Apoio a Secretaria Municipal de Trabalho e assistência social.</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>Álvaro Bueno, Jeremias, Marilza da Revil</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/725/requerimento_n04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal Solicitação de construção de 02 (duas) lombadas.</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>Natã Soares</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/726/requerimento_n05-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL MELHORIAS INFRAESTRUTURAIS NA ESCOLA FLORESTA ENCANTADA, COMO A COBERTURA DO PARQUE INFANTIL, COBERTURA DO CORREDOR QUE DÁ ACESSO AS SALAS DE AULAS, SUBSTITUIÇÃO DA AREIA DO PARQUINHO INFANTIL, COBERTURA NA ENTRADA PRINCIPAL DA ESCOLA.</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>Tia Fia</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/727/requerimento_no_06-2026_tia_fia.docx</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa Diretora, após ouvido o Plenário, que seja encaminhada Moção de Aplauso e Reconhecimento ao Sr. ANILTO FUNEZ JUNIOR presidente da FHEMERON em reconhecimento aos relevantes serviços prestados à comunidade local e ao estado de Rondônia, com o atendimento a Doação de Sangue.</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/731/requerimento_n07-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa Diretora, após ouvido o Plenário, que seja encaminhada Moção de Aplauso e Reconhecimento a fundação FHEMERON, em reconhecimento aos relevantes serviços prestados à comunidade local e ao estado de Rondônia, com o atendimento a Doação de Sangue.</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>Álvaro Bueno, André Selepenque</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_n08-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>1.	A regulamentação da Regularização Fundiária Urbana – REURB no âmbito do Município de Alta Floresta D’Oeste/RO, mediante a elaboração e encaminhamento de Projeto de norma especifica; e_x000D_
+2.	A participação do Poder Legislativo Municipal na elaboração da referida proposta normativa, desde a fase de planejamento, estudos técnicos e consolidação do texto legal.</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_n09-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo quanto  a concessão de gratificação e o cumprimento de dispositivo legal aos profissionais da educação cedidos à APAE.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/753/requerimento_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo junto a Secretaria Municipal de Educação informações referente a frota de Veículos (ônibus) atualmente utilizados no transporte escolar.</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/754/requerimento_11_alvaro_mocao_de_aplauso_deput._jean_de_oliveira.docx</t>
+  </si>
+  <si>
+    <t>“REQUER à Mesa Diretora, após ouvido o Plenário, que seja encaminhada Moção de Aplauso e Reconhecimento ao Excelentíssimo Senhor Deputado Estadual Jean de Oliveira, do Estado de Rondônia, e aos relevantes serviços prestados ao Município de Alta Floresta D’Oeste/RO”.</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/755/requerimento_12-_2026.docx</t>
+  </si>
+  <si>
+    <t>“REQUER à Mesa Diretora, após ouvido o Plenário, que seja encaminhada Moção de Aplauso e Reconhecimento ao Excelentíssimo Senhor Marcos José Rocha dos Santos, Governador do Estado de Rondônia, e aos relevantes serviços prestados ao Município de Alta Floresta D’Oeste/RO”.</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>Dalton Tupari</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/774/requerimento_n13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de MOÇÃO DE APLAUSO ao senhor DENIS FRANCISCO DA SILVA, Pastor da Igreja Assembleia de Deus Madureira.</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>Jeremias</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo envio de Projeto de Lei que disponha sobre a criação de penalidades administrativas e aplicação de multas aos indivíduos que realizarem descarte irregular de lixo às margens de estradas vicinais, rodovias, vias públicas, terrenos baldios e demais espaços públicos bem criação de um mecanismo eficiente de denúncia no âmbito do Município de Alta Floresta D’Oeste/RO.</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/780/requerimento_n15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado oficio aos Senadores do Estado de Rondônia, solicitando manifestação favoravel, apoio e atuação na tramitação e votação urgente do Projeto de Lei n° 4.146/2020, que dispõe sobre a criação do piso salarial nacional dos Garis e profissionais da limpeza urbana.</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/786/requerimento_16-_2026.docx</t>
+  </si>
+  <si>
+    <t>Requer projeto de aulas de reforço escolar na Secretaria de Educação online.</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/787/requerimento_17-2026.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente da Câmara Municipal encaminhe oficio a Secretaria de Estado da Segurança, Defesa e Cidadania SESDEC e ao Instituto de Identificação Civil e Criminal IICC.</t>
+  </si>
+  <si>
     <t>668</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_01-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal  a possibilidade de reajuste do auxilio alimentação e auxilio agro feira.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>Flamarion da Saúde</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_02-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal recuperação  com urgência na ponte da linha 172-Km 5,6 Rio Branco neste  Município de Alta  Floresta D’oeste/RO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>Álvaro Bueno</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_03-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal recuperação e manutenção na Av. Isaura Kwirant, 3388 - Princesa Isabel, neste Município de Alta Floresta D’oeste/RO</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_04-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a realização de serviço de reparo e recuperação da Avenida Brasília, entre as Ruas José Linhares e Rua Florianópolis, no Bairro Princesa Isabel.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>Flamarion da Saúde, Natã Soares</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/707/indicacao_05-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a possibilidade de pagamento de RISCO DE VIDA aos motoristas de AMBULÂNCIA.</t>
   </si>
   <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>Negão Monteiro</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/718/indicacao_06-26.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL A REALIZAÇÃO DE REPAROS URGENTES NO TRAVESSÃO QUE CONECTA A RUA MARANHÃO (BAIRRO PRINCESA ISABEL) A RODOVIA RO-135 (POPULAR SAÍDA DA 160).</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>André Selepenque</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/722/indicacao_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de troca de caixas d’água e substituição das bases nos distritos de Izidolândia e Filadélfia.</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/739/indicacao_n08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo Municipal, que seja realizado um estudo técnico, por meio da Secretaria Municipal de Educação e infraestrutura bem como demais órgãos competentes, visando a implementação de saídas organizadas e distintas nas escolas municipais de Alta Floresta D’Oeste.</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/747/indicacao_n09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal adequação do cargo de motorista de ambulância para condutor de ambulância (CBO 7823-20,conforme Lei Federal nº 15.250/2025.</t>
+  </si>
+  <si>
     <t>693</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO DE PRESIDENCIA</t>
   </si>
   <si>
-    <t>Natã Soares</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/693/ato_da_presidencia_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORARIO DE FUNCIONAMENTO DURANTE O RECESSO LEGISLATIVO DA CÂMARA MUNICIPAL DE ALTA FLORESTA D’OESTE-RO, A 12 DE JANEIRO DE 2026 A 13 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/694/ato_da_presidencia_02-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FERIADO DE CARNAVAL NO DIA 17 E PONTO FACULTATIVO NOS DIAS 16 E 18 DE FEVEREIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE ALTA FLORESTA D’OESTE-RO.</t>
   </si>
   <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/721/ato_da_presidencia_03-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE PONTO FACULTATIVO NO DIA 02 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/738/ato_da_presidencia_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE PONTO FACULTATIVO NO DIA 20 DE ABRIL DE 2026 NO ÂMBITO DA CÂMARA MUNICIPAL DE ALTA FLORESTA D’OESTE-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/748/ato_da_presidencia_n05-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DISPOSIÇÃO AO CONTRIBUINTE DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICIPAL EXERCICIO 2025.</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/789/ato_da_presidencia_06-2026.docx</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE ALTA FLORESTA D'OESTE, EXERCICIO DE 2024, DE RESPONSABILIDADE DO SENHOR GIOVAN DAMO.</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/785/ato_da_presidencia_n07-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE PONTO FACULTATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE ALTA FLORESTA D’OESTE/RO</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/723/pl_01-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revogação do art. 10 da Lei Municipal n°1854/2023 que institui o Programa Jovem Aprendiz no âmbito do Município de Alta Floresta D’Oeste/RO, e dá outras providências.</t>
+  </si>
+  <si>
     <t>706</t>
   </si>
   <si>
-    <t>PROJETO DE LEI LEGISLATIVO</t>
-[...1 lines deleted...]
-  <si>
     <t>Álvaro Bueno, Tia Fia</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/706/projeto_02_-_2026_autista.docx</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/706/pl_02-26_leg.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Altaflorense Conscientização dos Direitos dos Autistas – AACDA, e dá outras providências.</t>
   </si>
   <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/724/projeto_de_lei_n03-26.pdf</t>
+  </si>
+  <si>
+    <t>Assegura prioridade às pessoas com Transtorno do Espectro Autista (TEA), bem como às famílias que possuam pessoa com TEA em sua composição, nos programas habitacionais de interesse social promovidos pelo Município.</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>Álvaro Bueno, André Selepenque, Dalton Tupari, Flamarion da Saúde, Jeremias, Marilza da Revil, Natã Soares, Negão Monteiro, Nenão, Tia Fia</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/732/pl_leg_04-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ORGANIZAÇÃO DO FUNCIONAMENTO E DO SISTEMA DE PLANTÃO DAS FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE ALTA FLORESTA D’OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>André Selepenque, Flamarion da Saúde, Natã Soares, Negão Monteiro, Nenão, Tia Fia</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/763/pl_05-2026_completo_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de reajuste salarial aos servidores públicos, efetivos e Comissionados do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/766/pl_06-2026_completo_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ALINHAMENTO E A RETIRADA DE FIOS EM DESUSO E DESORDENADOS EXISTENTES EM POSTES DE ENERGIA ELÉTRICA NO ÂMBITO DO MUNICÍPIO DE ALTA FLORESTA D’OESTE-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>Álvaro Bueno, Flamarion da Saúde, Natã Soares</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/777/pl_07-2026_completo_2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE: PROÍBE A PRODUÇÃO DE MUDAS, COMERCIALIZAÇÃO E O PLANTIO DAS ESPÉCIES EXÓTICAS INVASORAS SPATHODEA CAMPANULATA (ESPATÓDEA) E AZADIRACHTA INDICA (NIM INDIANO) NO MUNICÍPIO DE ALTA FLORESTA D'OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/794/projeto_lei_no_08-2026_.....cadeira_de_rodas_alvaro.docx</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir programa de doação de cadeiras de rodas com adaptações específicas, não fornecidas pelo SUS voltado a pessoas com deficiência ou mobilidade reduzida, e dá outras providências.</t>
+  </si>
+  <si>
     <t>700</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/700/pl_complementar_01-2026.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/700/plc_01-26.pdf</t>
   </si>
   <si>
     <t>Altera e Inclui dispositivos junto a Lei Complementar 007/2025 e dá outras providências.</t>
   </si>
   <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/761/plc_02-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>ALTERAR E INCLUIR DISPOSITIVOS NA LEI COMPLEMENTAR N°02/2026.</t>
+  </si>
+  <si>
     <t>712</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de RESOLUÇÃO</t>
   </si>
   <si>
-    <t>André Selepenque, Flamarion da Saúde, Natã Soares, Negão Monteiro, Nenão, Tia Fia</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/712/projeto_de_resolucao_01-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o dia e horário das reuniões ordinárias das Comissões Permanentes da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/736/projeto_de_resolucao_02-2026_completo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o inciso IV do 7°da Resolução n°002/2017 da Câmara Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/767/projeto_de_resolucao_n03-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A RESOLUÇÃO N°02/2017 PARA INSTITUIR OS ANEXOS I, II, E III.</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>Flamarion da Saúde, Marilza da Revil, Natã Soares, Negão Monteiro, Nenão, Tia Fia</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/778/resolucao_n04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas da prefeitura municipal de Alta Floresta D’Oeste-RO, exercício de 2024, de responsabilidade do senhor Giovan Damo.</t>
+  </si>
+  <si>
     <t>698</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/698/anteprojeto_01-26_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS DE AUXILIAR DE ENFERMAGEM E AUXILIAR DE ENFERMAGEM-PSF NO QUADRO DA SAÚDE E O APROVEITAMENTO DE SERVIDORES DO QUADRO EM EXTINÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/776/anteprojeto_de_lei_n02-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ISENÇÃO DE ALVARÁ DE FUNCIONAMENTO E LOCALIZAÇÃO PARA AGROINDÚSTRIAS FAMILIARES RURAIS NO MUNICÍPIO DE ALTA FLORESTA D’OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>713</t>
   </si>
   <si>
     <t>ATO DA MESA DIRETORA</t>
   </si>
   <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/713/ato_da_mesa_diretora_01-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de realização das Sessões Ordinárias no âmbito da Câmara Municipal de Alta Floresta D’Oeste/RO, para ano de 2026 e o biênio 2027/2028 e dá outras providências.</t>
   </si>
   <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>PCE</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/743/prestacao_de_contas_2025.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS ANUAL TCE/RO PREFEITURA MUNICIPAL DE ALTA FLORESTA D'OESTE/RO EXERCICIO 2025.</t>
+  </si>
+  <si>
     <t>714</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>EMENDA ao Projeto de Lei</t>
   </si>
   <si>
-    <t>Álvaro Bueno, André Selepenque, Dalton Tupari, Flamarion da Saúde, Jeremias, Marilza da Revil, Natã Soares, Negão Monteiro, Nenão, Tia Fia</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/714/emenda_supressiva_01-26.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°01 NO PROJETO DE LEI N°08-2026.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>Álvaro Bueno, Marilza da Revil</t>
   </si>
   <si>
-    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/715/emenda_modificativa_n02-2026.pdf</t>
+    <t>http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/715/emenda_modificativa_02-26.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°02 NO PROJETO DE LEI N°08-2026.</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva n°01/2026 ao Projeto de Lei n°020/2026.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>DECR</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>Decreta Luto Oficial no âmbito do Poder Legislativo da Câmara Municipal de Alta Floresta D’Oeste-RO, por 3 (três) dias em razão do falecimento da Senhora Terezinha de Lourdes de Oliveira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>André Selepenque, Flamarion da Saúde, Natã Soares</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE INVENTÁRIO E AVALIAÇÃO DE BENS MÓVEIS E IMOVEIS INSERVIVEIS E EXCEDENTES DA CÂMARA MUNICIPAL DE ALTA FLORESTA D'OESTE-RO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -923,69 +1701,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/673/pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/674/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/675/pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/676/pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/677/pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/678/pl_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/679/pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/708/pl_08-26_original.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/680/pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/681/pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/682/pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/683/pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/684/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/685/pl_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/686/pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/687/pl_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/667/pl_17-26_completo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/705/pl_19-26_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/701/pl_20-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/702/pl_22-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/703/pl_23-26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/704/pl_24-26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/710/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/709/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/711/pl_27-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/716/pl_28-26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/717/pl_29-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/666/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_02-2026_-_alvaro_e_flamarion.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/707/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/693/ato_da_presidencia_01-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/694/ato_da_presidencia_02-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/706/projeto_02_-_2026_autista.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/700/pl_complementar_01-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/712/projeto_de_resolucao_01-26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/698/anteprojeto_01-26_completo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/713/ato_da_mesa_diretora_01-26.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/714/emenda_supressiva_01-26.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/715/emenda_modificativa_n02-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/673/pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/674/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/675/pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/676/pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/677/pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/678/pl_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/679/pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/708/pl_08-2026_3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/680/pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/681/pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/682/pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/683/pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/684/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/685/pl_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/686/pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/687/pl_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/667/pl_17-26_completo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/705/pl_19-26_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/701/pl_20-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/702/pl_22-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/703/pl_23-26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/704/pl_24-26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/710/pl_25-2026_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/709/pl_26-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/711/pl_27-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/716/pl_28-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/717/pl_29-2026_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/719/pl_30-2026_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/728/pl_31-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/729/32-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/730/pl_33-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/733/pl_34-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/734/pl_35-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/735/pl_36-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/737/pl_37-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/740/pl_38-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/741/pl_39-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/742/pl_40-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/744/pl_41-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/750/pl_42-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/751/pl_43-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/752/pl_45-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/762/pl_46-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/760/pl_47-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/759/pl_48-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/758/pl_49-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/757/pl_50-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/756/pl_51-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/768/pl_52-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/769/pl_53-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/770/pl_54-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/771/pl_55-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/772/pl_56-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/773/pl_57-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/779/pl_58-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/782/pl_59-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/783/pl_60-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/784/pl_61-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/788/pl_62-2026_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/791/pl_64-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/792/pl_065-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/793/pl_66-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/666/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/699/requerimento_02-2026_-_alvaro_e_flamarion.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/720/requerimento_03-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/725/requerimento_n04-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/726/requerimento_n05-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/727/requerimento_no_06-2026_tia_fia.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/731/requerimento_n07-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_n08-2026_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/746/requerimento_n09-2026_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/753/requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/754/requerimento_11_alvaro_mocao_de_aplauso_deput._jean_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/755/requerimento_12-_2026.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/774/requerimento_n13-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/780/requerimento_n15-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/786/requerimento_16-_2026.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/787/requerimento_17-2026.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/707/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/718/indicacao_06-26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/722/indicacao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/739/indicacao_n08-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/747/indicacao_n09-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/693/ato_da_presidencia_01-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/694/ato_da_presidencia_02-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/721/ato_da_presidencia_03-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/738/ato_da_presidencia_04-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/748/ato_da_presidencia_n05-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/789/ato_da_presidencia_06-2026.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/785/ato_da_presidencia_n07-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/723/pl_01-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/706/pl_02-26_leg.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/724/projeto_de_lei_n03-26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/732/pl_leg_04-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/763/pl_05-2026_completo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/766/pl_06-2026_completo_legislativo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/777/pl_07-2026_completo_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/794/projeto_lei_no_08-2026_.....cadeira_de_rodas_alvaro.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/700/plc_01-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/761/plc_02-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/712/projeto_de_resolucao_01-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/736/projeto_de_resolucao_02-2026_completo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/767/projeto_de_resolucao_n03-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/778/resolucao_n04-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/698/anteprojeto_01-26_completo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/776/anteprojeto_de_lei_n02-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/713/ato_da_mesa_diretora_01-26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/743/prestacao_de_contas_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/714/emenda_supressiva_01-26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/715/emenda_modificativa_02-26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altaflorestadoeste.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="229.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1680,503 +2458,2606 @@
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="F29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H30" t="s">
         <v>119</v>
-      </c>
-[...19 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H31" t="s">
         <v>123</v>
-      </c>
-[...19 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>25</v>
+        <v>132</v>
       </c>
       <c r="D34" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="D35" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="D36" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>145</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>146</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>145</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="H38" t="s">
-        <v>157</v>
+        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="D39" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>160</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="H39" t="s">
-        <v>162</v>
+        <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D40" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="H40" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D41" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>171</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>158</v>
       </c>
       <c r="D42" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="H42" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>162</v>
       </c>
       <c r="D43" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>181</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>166</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>170</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>173</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H46" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>176</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H47" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>178</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>179</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H48" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>182</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>183</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H49" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>185</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>186</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H50" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>188</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>189</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H51" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>191</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>192</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H52" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>194</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>195</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H53" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>197</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>198</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H54" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>200</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>201</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H55" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>204</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>205</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H56" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>208</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>209</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H57" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>212</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>213</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H58" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>216</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>217</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H59" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>219</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>220</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H60" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>222</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>223</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H61" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>226</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>227</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H62" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>231</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H63" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>234</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>235</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H64" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>237</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>238</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H65" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>239</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>240</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H66" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>242</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>243</v>
+      </c>
+      <c r="E67" t="s">
+        <v>244</v>
+      </c>
+      <c r="F67" t="s">
+        <v>245</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H67" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>248</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>17</v>
       </c>
-      <c r="D44" t="s">
-[...12 lines deleted...]
-        <v>187</v>
+      <c r="D68" t="s">
+        <v>243</v>
+      </c>
+      <c r="E68" t="s">
+        <v>244</v>
+      </c>
+      <c r="F68" t="s">
+        <v>249</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H68" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>252</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>243</v>
+      </c>
+      <c r="E69" t="s">
+        <v>244</v>
+      </c>
+      <c r="F69" t="s">
+        <v>253</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H69" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>256</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" t="s">
+        <v>243</v>
+      </c>
+      <c r="E70" t="s">
+        <v>244</v>
+      </c>
+      <c r="F70" t="s">
+        <v>257</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H70" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>260</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" t="s">
+        <v>243</v>
+      </c>
+      <c r="E71" t="s">
+        <v>244</v>
+      </c>
+      <c r="F71" t="s">
+        <v>261</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H71" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>264</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72" t="s">
+        <v>243</v>
+      </c>
+      <c r="E72" t="s">
+        <v>244</v>
+      </c>
+      <c r="F72" t="s">
+        <v>265</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H72" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>268</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73" t="s">
+        <v>243</v>
+      </c>
+      <c r="E73" t="s">
+        <v>244</v>
+      </c>
+      <c r="F73" t="s">
+        <v>265</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H73" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>271</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" t="s">
+        <v>243</v>
+      </c>
+      <c r="E74" t="s">
+        <v>244</v>
+      </c>
+      <c r="F74" t="s">
+        <v>272</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H74" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>275</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>45</v>
+      </c>
+      <c r="D75" t="s">
+        <v>243</v>
+      </c>
+      <c r="E75" t="s">
+        <v>244</v>
+      </c>
+      <c r="F75" t="s">
+        <v>253</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H75" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" t="s">
+        <v>243</v>
+      </c>
+      <c r="E76" t="s">
+        <v>244</v>
+      </c>
+      <c r="F76" t="s">
+        <v>253</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H76" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>53</v>
+      </c>
+      <c r="D77" t="s">
+        <v>243</v>
+      </c>
+      <c r="E77" t="s">
+        <v>244</v>
+      </c>
+      <c r="F77" t="s">
+        <v>253</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H77" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>284</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" t="s">
+        <v>243</v>
+      </c>
+      <c r="E78" t="s">
+        <v>244</v>
+      </c>
+      <c r="F78" t="s">
+        <v>253</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H78" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>287</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>60</v>
+      </c>
+      <c r="D79" t="s">
+        <v>243</v>
+      </c>
+      <c r="E79" t="s">
+        <v>244</v>
+      </c>
+      <c r="F79" t="s">
+        <v>288</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H79" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>291</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>64</v>
+      </c>
+      <c r="D80" t="s">
+        <v>243</v>
+      </c>
+      <c r="E80" t="s">
+        <v>244</v>
+      </c>
+      <c r="F80" t="s">
+        <v>292</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H80" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>294</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>68</v>
+      </c>
+      <c r="D81" t="s">
+        <v>243</v>
+      </c>
+      <c r="E81" t="s">
+        <v>244</v>
+      </c>
+      <c r="F81" t="s">
+        <v>253</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H81" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>297</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>72</v>
+      </c>
+      <c r="D82" t="s">
+        <v>243</v>
+      </c>
+      <c r="E82" t="s">
+        <v>244</v>
+      </c>
+      <c r="F82" t="s">
+        <v>292</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H82" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>300</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>75</v>
+      </c>
+      <c r="D83" t="s">
+        <v>243</v>
+      </c>
+      <c r="E83" t="s">
+        <v>244</v>
+      </c>
+      <c r="F83" t="s">
+        <v>292</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H83" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>303</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>304</v>
+      </c>
+      <c r="E84" t="s">
+        <v>305</v>
+      </c>
+      <c r="F84" t="s">
+        <v>249</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H84" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>308</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" t="s">
+        <v>304</v>
+      </c>
+      <c r="E85" t="s">
+        <v>305</v>
+      </c>
+      <c r="F85" t="s">
+        <v>309</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H85" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>312</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>21</v>
+      </c>
+      <c r="D86" t="s">
+        <v>304</v>
+      </c>
+      <c r="E86" t="s">
+        <v>305</v>
+      </c>
+      <c r="F86" t="s">
+        <v>253</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H86" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>315</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>25</v>
+      </c>
+      <c r="D87" t="s">
+        <v>304</v>
+      </c>
+      <c r="E87" t="s">
+        <v>305</v>
+      </c>
+      <c r="F87" t="s">
+        <v>309</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H87" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>318</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>29</v>
+      </c>
+      <c r="D88" t="s">
+        <v>304</v>
+      </c>
+      <c r="E88" t="s">
+        <v>305</v>
+      </c>
+      <c r="F88" t="s">
+        <v>319</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H88" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>322</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>33</v>
+      </c>
+      <c r="D89" t="s">
+        <v>304</v>
+      </c>
+      <c r="E89" t="s">
+        <v>305</v>
+      </c>
+      <c r="F89" t="s">
+        <v>323</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H89" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>326</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90" t="s">
+        <v>304</v>
+      </c>
+      <c r="E90" t="s">
+        <v>305</v>
+      </c>
+      <c r="F90" t="s">
+        <v>327</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H90" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>330</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91" t="s">
+        <v>304</v>
+      </c>
+      <c r="E91" t="s">
+        <v>305</v>
+      </c>
+      <c r="F91" t="s">
+        <v>265</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H91" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>333</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>45</v>
+      </c>
+      <c r="D92" t="s">
+        <v>304</v>
+      </c>
+      <c r="E92" t="s">
+        <v>305</v>
+      </c>
+      <c r="F92" t="s">
+        <v>309</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H92" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>336</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>337</v>
+      </c>
+      <c r="E93" t="s">
+        <v>338</v>
+      </c>
+      <c r="F93" t="s">
+        <v>261</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H93" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>341</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>17</v>
+      </c>
+      <c r="D94" t="s">
+        <v>337</v>
+      </c>
+      <c r="E94" t="s">
+        <v>338</v>
+      </c>
+      <c r="F94" t="s">
+        <v>342</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H94" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>345</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" t="s">
+        <v>337</v>
+      </c>
+      <c r="E95" t="s">
+        <v>338</v>
+      </c>
+      <c r="F95" t="s">
+        <v>261</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H95" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>348</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" t="s">
+        <v>337</v>
+      </c>
+      <c r="E96" t="s">
+        <v>338</v>
+      </c>
+      <c r="F96" t="s">
+        <v>261</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H96" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>351</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>29</v>
+      </c>
+      <c r="D97" t="s">
+        <v>337</v>
+      </c>
+      <c r="E97" t="s">
+        <v>338</v>
+      </c>
+      <c r="F97" t="s">
+        <v>261</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H97" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>354</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>33</v>
+      </c>
+      <c r="D98" t="s">
+        <v>337</v>
+      </c>
+      <c r="E98" t="s">
+        <v>338</v>
+      </c>
+      <c r="F98" t="s">
+        <v>261</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H98" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>357</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99" t="s">
+        <v>337</v>
+      </c>
+      <c r="E99" t="s">
+        <v>338</v>
+      </c>
+      <c r="F99" t="s">
+        <v>261</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H99" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>360</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>361</v>
+      </c>
+      <c r="F100" t="s">
+        <v>245</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H100" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>364</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>361</v>
+      </c>
+      <c r="F101" t="s">
+        <v>365</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H101" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>368</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>361</v>
+      </c>
+      <c r="F102" t="s">
+        <v>253</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H102" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>371</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>361</v>
+      </c>
+      <c r="F103" t="s">
+        <v>372</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H103" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>375</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>29</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>361</v>
+      </c>
+      <c r="F104" t="s">
+        <v>376</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H104" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>379</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>33</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>361</v>
+      </c>
+      <c r="F105" t="s">
+        <v>261</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H105" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>382</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>361</v>
+      </c>
+      <c r="F106" t="s">
+        <v>383</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H106" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>386</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>41</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>361</v>
+      </c>
+      <c r="F107" t="s">
+        <v>253</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H107" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>389</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>390</v>
+      </c>
+      <c r="E108" t="s">
+        <v>391</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H108" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>394</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>390</v>
+      </c>
+      <c r="E109" t="s">
+        <v>391</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H109" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>397</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>398</v>
+      </c>
+      <c r="E110" t="s">
+        <v>399</v>
+      </c>
+      <c r="F110" t="s">
+        <v>376</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H110" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>402</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>398</v>
+      </c>
+      <c r="E111" t="s">
+        <v>399</v>
+      </c>
+      <c r="F111" t="s">
+        <v>376</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H111" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>405</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" t="s">
+        <v>398</v>
+      </c>
+      <c r="E112" t="s">
+        <v>399</v>
+      </c>
+      <c r="F112" t="s">
+        <v>376</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H112" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>408</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" t="s">
+        <v>398</v>
+      </c>
+      <c r="E113" t="s">
+        <v>399</v>
+      </c>
+      <c r="F113" t="s">
+        <v>409</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H113" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>412</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>413</v>
+      </c>
+      <c r="E114" t="s">
+        <v>414</v>
+      </c>
+      <c r="F114" t="s">
+        <v>309</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H114" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>417</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" t="s">
+        <v>413</v>
+      </c>
+      <c r="E115" t="s">
+        <v>414</v>
+      </c>
+      <c r="F115" t="s">
+        <v>261</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H115" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>420</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>337</v>
+      </c>
+      <c r="E116" t="s">
+        <v>421</v>
+      </c>
+      <c r="F116" t="s">
+        <v>376</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H116" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>424</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>425</v>
+      </c>
+      <c r="E117" t="s">
+        <v>426</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H117" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>429</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>430</v>
+      </c>
+      <c r="E118" t="s">
+        <v>431</v>
+      </c>
+      <c r="F118" t="s">
+        <v>372</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H118" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>434</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" t="s">
+        <v>430</v>
+      </c>
+      <c r="E119" t="s">
+        <v>431</v>
+      </c>
+      <c r="F119" t="s">
+        <v>435</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H119" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>438</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D120" t="s">
+        <v>430</v>
+      </c>
+      <c r="E120" t="s">
+        <v>431</v>
+      </c>
+      <c r="F120" t="s">
+        <v>376</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H120" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>440</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>441</v>
+      </c>
+      <c r="E121" t="s">
+        <v>442</v>
+      </c>
+      <c r="F121" t="s">
+        <v>327</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H121" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>444</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" t="s">
+        <v>441</v>
+      </c>
+      <c r="E122" t="s">
+        <v>442</v>
+      </c>
+      <c r="F122" t="s">
+        <v>445</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H122" t="s">
+        <v>446</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>